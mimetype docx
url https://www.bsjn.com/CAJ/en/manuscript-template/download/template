--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -229,51 +229,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体"/>
           <w:b w:val="0"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>作者简介：张三（1980—），男，湖南长沙人，××大学××学院教授，博士，研究方向：×××。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体"/>
           <w:b w:val="0"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>【说明，提交前删除】作者简介：按刊社 profile 要求填写，一般介绍第一作者和通讯作者。多位作者用分号相连并写成一行；不要混入邮箱、电话或通讯地址。</w:t>
+        <w:t>【说明，提交前删除】作者简介：按刊社要求填写，一般介绍第一作者和通讯作者。多位作者用分号相连并写成一行；不要混入邮箱、电话或通讯地址。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体"/>
           <w:b w:val="0"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>【说明，提交前删除】「文章引用 / DOI / 收稿日期 / 页码」由编辑部排版时生成，作者无需填写。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>一级标题（用 Word「标题 1」样式）</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -287,101 +287,101 @@
           <w:b w:val="0"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>正文用五号宋体（英文 Times New Roman），1.5 倍行距，首行缩进 2 字符。正文第一节建议为「引言」，正文内容不得出现在第一个一级标题之前。文内引用参考文献处用上标[1]标注，标号与文末参考文献一一对应；请勿用 Word 脚注功能放参考文献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>二级标题（用 Word「标题 2」样式）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体"/>
           <w:b w:val="0"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>标题序号（一、/（一）/ 1.）可写可不写，排版系统会按刊社规范统一重新编号。</w:t>
+        <w:t>标题序号（1 / 1.1 / 1.1.1）可写可不写，排版系统会按统一规范统一重新编号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>三级标题（用 Word「标题 3」样式）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体"/>
           <w:b w:val="0"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>概念界定、补充论证等说明性内容可用 Word 脚注功能作页下注；页下注不得只放参考文献条目，仅引文献的注释会在排版时转为文内引用。不允许空脚注。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体"/>
           <w:b w:val="0"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>【说明，提交前删除】长引文（块引）用 Word「引用」样式单独成段；条目式内容用 Word 原生项目符号/编号列表，不要用手工「1.」「（1）」正文段模拟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体"/>
           <w:b w:val="0"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>图：图题置于图下方，格式「图1 图题」；表：表题置于表上方，格式「表1 表题」，用三线表。如需英文对照题注，在中文题注下一行写「Table 1 / Figure 1 英文题」。宽表格/宽图无需手工调整，排版系统会自动通栏排放。</w:t>
+        <w:t>图：图题置于图下方，格式「图1 图题」；表：表题置于表上方，格式「表1 表题」，用三线表。中文或英文题注有其一即可；建议同时提供中英文题注，英文题注写在中文题注下一行，格式为「Table 1 / Figure 1 英文题」。宽表格/宽图无需手工调整，排版系统会自动通栏排放。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体"/>
           <w:b w:val="0"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>【说明，提交前删除】多图组：相关子图相邻放置，每幅图有独立编号题注（图3、图4…），子图顺序由题注编号确定；不要把多幅图拼进一张大图片。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体"/>
           <w:b w:val="0"/>
           <w:color w:val="808080"/>